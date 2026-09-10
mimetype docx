--- v0 (2026-08-03)
+++ v1 (2026-09-10)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="754B88EC" w14:textId="278677FE" w:rsidR="00DD75CA" w:rsidRPr="00E95804" w:rsidRDefault="00EB4CD0" w:rsidP="00337185">
       <w:pPr>
         <w:spacing w:after="160" w:line="160" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E95804">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Tipo do manuscrito (Artigo de Pesquisa</w:t>
       </w:r>
       <w:r w:rsidR="00ED0CD4">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
@@ -259,66 +259,66 @@
         <w:t>Sobrenome</w:t>
       </w:r>
       <w:r w:rsidRPr="00624519">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00E758A0">
         <w:rPr>
           <w:noProof/>
           <w:spacing w:val="16"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="225744DD" wp14:editId="79C2B7CA">
             <wp:extent cx="158490" cy="161925"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Imagem 1">
-              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId7"/>
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId6"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="image2.png">
-                      <a:hlinkClick r:id="rId7"/>
+                      <a:hlinkClick r:id="rId6"/>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="print"/>
+                    <a:blip r:embed="rId7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="158490" cy="161925"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00624519">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
@@ -339,66 +339,66 @@
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00624519">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00E758A0">
         <w:rPr>
           <w:noProof/>
           <w:spacing w:val="16"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="46985EE2" wp14:editId="136F62CF">
             <wp:extent cx="158490" cy="161925"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="7" name="Imagem 7">
-              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId7"/>
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId6"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="7" name="image2.png">
-                      <a:hlinkClick r:id="rId7"/>
+                      <a:hlinkClick r:id="rId6"/>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="print"/>
+                    <a:blip r:embed="rId7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="158490" cy="161925"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="002F4557" w:rsidRPr="00A00A85">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
@@ -442,66 +442,66 @@
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00624519" w:rsidRPr="00624519">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00E758A0">
         <w:rPr>
           <w:noProof/>
           <w:spacing w:val="16"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="61A1AD6D" wp14:editId="30849616">
             <wp:extent cx="158490" cy="161925"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="8" name="Imagem 8">
-              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId7"/>
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId6"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="8" name="image2.png">
-                      <a:hlinkClick r:id="rId7"/>
+                      <a:hlinkClick r:id="rId6"/>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="print"/>
+                    <a:blip r:embed="rId7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="158490" cy="161925"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00A00A85">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
@@ -556,106 +556,116 @@
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pt-BR" w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00A85">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A85">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pt-BR" w:bidi="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instituição, Departamento, Cidade, País. E-mail. </w:t>
+        <w:t xml:space="preserve">Instituição, Departamento, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0024578A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pt-BR" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Cidade</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A85">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pt-BR" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, País. E-mail. </w:t>
       </w:r>
       <w:r w:rsidRPr="00624519">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pt-BR" w:bidi="en-US"/>
         </w:rPr>
         <w:t>Preencher após aceite</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A5F283B" w14:textId="0BE6B0C9" w:rsidR="00A00A85" w:rsidRPr="00871991" w:rsidRDefault="00C36B9A" w:rsidP="00624519">
+    <w:p w14:paraId="1A5F283B" w14:textId="1C3748F4" w:rsidR="00A00A85" w:rsidRPr="00871991" w:rsidRDefault="00C36B9A" w:rsidP="00624519">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:val="pt-BR" w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00871991">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="pt-BR" w:bidi="en-US"/>
         </w:rPr>
         <w:t>Resumo:</w:t>
       </w:r>
       <w:r w:rsidRPr="00871991">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:val="pt-BR" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00871991" w:rsidRPr="00871991">
-[...13 lines deleted...]
-        <w:t>Abstract na página de rosto</w:t>
+      <w:r w:rsidR="0024578A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D13887A" w14:textId="32843AB7" w:rsidR="00C36B9A" w:rsidRPr="00871991" w:rsidRDefault="00C36B9A" w:rsidP="00624519">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:val="pt-BR" w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15CD44B1" w14:textId="77777777" w:rsidR="00624519" w:rsidRPr="00871991" w:rsidRDefault="00624519" w:rsidP="00624519">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:val="pt-BR" w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E4B99FD" w14:textId="1D4DB502" w:rsidR="00C36B9A" w:rsidRPr="00871991" w:rsidRDefault="00C36B9A" w:rsidP="00624519">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
@@ -916,52 +926,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Keywords: </w:t>
       </w:r>
       <w:r w:rsidRPr="005E64ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>xxx; xxx; xxx.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F4FFB48" w14:textId="77777777" w:rsidR="00624519" w:rsidRPr="005E64ED" w:rsidRDefault="00624519" w:rsidP="009A475D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:val="pt-BR" w:bidi="en-US"/>
         </w:rPr>
         <w:sectPr w:rsidR="00624519" w:rsidRPr="005E64ED" w:rsidSect="008B7AE8">
-          <w:headerReference w:type="default" r:id="rId9"/>
-          <w:footerReference w:type="default" r:id="rId10"/>
+          <w:headerReference w:type="default" r:id="rId8"/>
+          <w:footerReference w:type="default" r:id="rId9"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
           <w:lnNumType w:countBy="1" w:restart="continuous"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="008B1AC5" w14:textId="31893AF6" w:rsidR="009A475D" w:rsidRDefault="0075633C" w:rsidP="0075633C">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075633C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="pt-BR" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">1. </w:t>
@@ -1002,51 +1012,51 @@
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="46B79573" wp14:editId="4DDF2F30">
             <wp:extent cx="3347499" cy="4471436"/>
             <wp:effectExtent l="0" t="0" r="5715" b="5715"/>
             <wp:docPr id="3" name="Imagem 3" descr="Interface gráfica do usuário, Padrão do plano de fundo&#10;&#10;Descrição gerada automaticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="Capa_49-1.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11">
+                    <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3349986" cy="4474758"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -1738,50 +1748,86 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E104B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Conflito de Interesse:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E104B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Os autores declaram não haver conflito de interesse.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="017CE591" w14:textId="2E8C4572" w:rsidR="0024578A" w:rsidRDefault="00972AF1" w:rsidP="00E104B0">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C299A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Declaração de Uso de Inteligência Artificial: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C299A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Em conformidade com a Portaria nº 2.664/2026 do Conselho Nacional de Desenvolvimento Científico e Tecnológico, declara-se que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>..........</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="38ECF6F6" w14:textId="28461FEF" w:rsidR="00E104B0" w:rsidRPr="00E104B0" w:rsidRDefault="00E104B0" w:rsidP="00DB16CA">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E104B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Referências</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C08FF6F" w14:textId="73C58646" w:rsidR="00B47D0C" w:rsidRDefault="000E59F3" w:rsidP="00DB16CA">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2267,249 +2313,276 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> CONGRESSO BRASILEIRO DE GEOLOGIA, 28., 1974, Porto Alegre. </w:t>
       </w:r>
       <w:r w:rsidRPr="000E59F3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Anais…</w:t>
       </w:r>
       <w:r w:rsidRPr="000E59F3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Porto Alegre, SBG, v. 1, p. 41-66.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000E59F3" w:rsidRPr="00EA0A3A" w:rsidSect="008B7AE8">
-      <w:headerReference w:type="default" r:id="rId12"/>
-      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:lnNumType w:countBy="1" w:restart="continuous"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="25E13A54" w14:textId="77777777" w:rsidR="00AC59EC" w:rsidRDefault="00AC59EC" w:rsidP="008718E0">
+    <w:p w14:paraId="64886CAF" w14:textId="77777777" w:rsidR="007259B4" w:rsidRDefault="007259B4" w:rsidP="008718E0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="01A15CC6" w14:textId="77777777" w:rsidR="00AC59EC" w:rsidRDefault="00AC59EC" w:rsidP="008718E0">
+    <w:p w14:paraId="03D35AD3" w14:textId="77777777" w:rsidR="007259B4" w:rsidRDefault="007259B4" w:rsidP="008718E0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="518B5731" w14:textId="77777777" w:rsidR="00705DBB" w:rsidRDefault="00705DBB">
+    <w:p w14:paraId="3F8D0E38" w14:textId="77777777" w:rsidR="007259B4" w:rsidRDefault="007259B4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabelacomgrade"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9628"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00C36B9A" w:rsidRPr="00C36B9A" w14:paraId="32CB75E1" w14:textId="77777777" w:rsidTr="00C36B9A">
+    <w:tr w:rsidR="00C36B9A" w:rsidRPr="00375CC3" w14:paraId="32CB75E1" w14:textId="77777777" w:rsidTr="00C36B9A">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9628" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="15438B57" w14:textId="77777777" w:rsidR="00C36B9A" w:rsidRPr="009A475D" w:rsidRDefault="00C36B9A" w:rsidP="009A475D">
+        <w:p w14:paraId="15438B57" w14:textId="5991F1BC" w:rsidR="00C36B9A" w:rsidRPr="009A475D" w:rsidRDefault="00C36B9A" w:rsidP="009A475D">
           <w:pPr>
             <w:pStyle w:val="Rodap"/>
             <w:spacing w:before="60"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009A475D">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
-            <w:t>Recebido: data:</w:t>
+            <w:t xml:space="preserve">Recebido: </w:t>
+          </w:r>
+          <w:r w:rsidR="00375CC3">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="pt-BR"/>
+            </w:rPr>
+            <w:t>mês/ano</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="42D06AE3" w14:textId="77777777" w:rsidR="00C36B9A" w:rsidRPr="009A475D" w:rsidRDefault="00C36B9A">
+        <w:p w14:paraId="42D06AE3" w14:textId="6521B26D" w:rsidR="00C36B9A" w:rsidRPr="009A475D" w:rsidRDefault="00C36B9A">
           <w:pPr>
             <w:pStyle w:val="Rodap"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009A475D">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
-            <w:t>Aceito: data:</w:t>
+            <w:t xml:space="preserve">Aceito: </w:t>
+          </w:r>
+          <w:r w:rsidR="00375CC3">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="pt-BR"/>
+            </w:rPr>
+            <w:t>mês/ano</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="4506D94F" w14:textId="1643D1B3" w:rsidR="00C36B9A" w:rsidRPr="00C36B9A" w:rsidRDefault="00C36B9A">
+        <w:p w14:paraId="4506D94F" w14:textId="62BB0AE3" w:rsidR="00C36B9A" w:rsidRPr="00C36B9A" w:rsidRDefault="00C36B9A">
           <w:pPr>
             <w:pStyle w:val="Rodap"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009A475D">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
-            <w:t>Publicado: data</w:t>
+            <w:t xml:space="preserve">Publicado: </w:t>
+          </w:r>
+          <w:r w:rsidR="00375CC3">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="pt-BR"/>
+            </w:rPr>
+            <w:t>mês/ano</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="35B43EF5" w14:textId="77777777" w:rsidR="00C36B9A" w:rsidRPr="00C36B9A" w:rsidRDefault="00C36B9A" w:rsidP="009A475D">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:rPr>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="2004998167"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="11FA77DB" w14:textId="54324244" w:rsidR="00624519" w:rsidRPr="00687500" w:rsidRDefault="00440A68" w:rsidP="00687500">
         <w:pPr>
           <w:pStyle w:val="Rodap"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00440A68">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
@@ -2528,83 +2601,83 @@
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="00440A68">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00440A68">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="088A2C92" w14:textId="77777777" w:rsidR="00AC59EC" w:rsidRDefault="00AC59EC" w:rsidP="008718E0">
+    <w:p w14:paraId="155CA346" w14:textId="77777777" w:rsidR="007259B4" w:rsidRDefault="007259B4" w:rsidP="008718E0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2624CCA8" w14:textId="77777777" w:rsidR="00AC59EC" w:rsidRDefault="00AC59EC" w:rsidP="008718E0">
+    <w:p w14:paraId="2A75E4F7" w14:textId="77777777" w:rsidR="007259B4" w:rsidRDefault="007259B4" w:rsidP="008718E0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6DF55B98" w14:textId="77777777" w:rsidR="00705DBB" w:rsidRDefault="00705DBB">
+    <w:p w14:paraId="5B06CCD8" w14:textId="77777777" w:rsidR="007259B4" w:rsidRDefault="007259B4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabelacomgrade"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="thickThinLargeGap" w:sz="24" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9638"/>
     </w:tblGrid>
     <w:tr w:rsidR="008718E0" w14:paraId="089EF4F4" w14:textId="77777777" w:rsidTr="008718E0">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="10024" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="61800DD1" w14:textId="77777777" w:rsidR="008718E0" w:rsidRDefault="008718E0" w:rsidP="008718E0">
           <w:pPr>
             <w:pStyle w:val="MDPIheaderjournallogo"/>
@@ -2642,51 +2715,51 @@
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4938459" cy="900000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="008718E0" w:rsidRPr="00A00A85" w14:paraId="29F07F3A" w14:textId="77777777" w:rsidTr="008718E0">
+    <w:tr w:rsidR="008718E0" w:rsidRPr="00375CC3" w14:paraId="29F07F3A" w14:textId="77777777" w:rsidTr="008718E0">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="10024" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="5527E8F1" w14:textId="33766B18" w:rsidR="008718E0" w:rsidRPr="00C36B9A" w:rsidRDefault="008718E0" w:rsidP="008718E0">
           <w:pPr>
             <w:pStyle w:val="MDPIheaderjournallogo"/>
             <w:spacing w:after="60"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:i w:val="0"/>
               <w:sz w:val="20"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00C36B9A">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:i w:val="0"/>
               <w:sz w:val="20"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>v. xx, nº x (20</w:t>
           </w:r>
@@ -2728,211 +2801,238 @@
               <w:i w:val="0"/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>doi.org/10.22456/1807-9806.xxxxxx</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="45D8A58C" w14:textId="77777777" w:rsidR="008718E0" w:rsidRPr="00A00A85" w:rsidRDefault="008718E0">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:rPr>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="37C6F575" w14:textId="07196F04" w:rsidR="00624519" w:rsidRPr="00624519" w:rsidRDefault="00624519">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="16"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t>Pesquisas em Geociências</w:t>
     </w:r>
     <w:r w:rsidRPr="00624519">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="16"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t>, v. XX, n. X, 202</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="16"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t>x</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="140"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
-    <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDY2MjUzMDM1sjAzNDIxs7RQ0lEKTi0uzszPAykwqgUAl9ZGsCwAAAA="/>
+    <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDY2MjUzMDM1sjAzNDIxs7RQ0lEKTi0uzszPAykwrgUA1uddqSwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="008718E0"/>
+    <w:rsid w:val="00006483"/>
+    <w:rsid w:val="0002385F"/>
+    <w:rsid w:val="00053FD9"/>
+    <w:rsid w:val="000542DA"/>
+    <w:rsid w:val="00084C89"/>
     <w:rsid w:val="000E59F3"/>
+    <w:rsid w:val="0019352B"/>
+    <w:rsid w:val="001A5D31"/>
+    <w:rsid w:val="001E3608"/>
+    <w:rsid w:val="0024578A"/>
     <w:rsid w:val="00253C32"/>
+    <w:rsid w:val="002567E6"/>
     <w:rsid w:val="0027377D"/>
     <w:rsid w:val="00284021"/>
     <w:rsid w:val="002F4557"/>
     <w:rsid w:val="0033132D"/>
     <w:rsid w:val="00337185"/>
+    <w:rsid w:val="00375CC3"/>
     <w:rsid w:val="00440A68"/>
     <w:rsid w:val="00485C92"/>
     <w:rsid w:val="004A676A"/>
     <w:rsid w:val="004A7418"/>
     <w:rsid w:val="004F64CC"/>
+    <w:rsid w:val="0052022D"/>
+    <w:rsid w:val="00532C2E"/>
+    <w:rsid w:val="00576897"/>
+    <w:rsid w:val="0059466E"/>
     <w:rsid w:val="005D5112"/>
     <w:rsid w:val="005E64ED"/>
     <w:rsid w:val="00624519"/>
+    <w:rsid w:val="0064411A"/>
     <w:rsid w:val="00687500"/>
     <w:rsid w:val="006B3A62"/>
     <w:rsid w:val="006B4F5D"/>
     <w:rsid w:val="006C2264"/>
     <w:rsid w:val="00705DBB"/>
     <w:rsid w:val="00721CA5"/>
+    <w:rsid w:val="007259B4"/>
     <w:rsid w:val="0075633C"/>
     <w:rsid w:val="007733D7"/>
     <w:rsid w:val="008718E0"/>
     <w:rsid w:val="00871991"/>
     <w:rsid w:val="008902BB"/>
     <w:rsid w:val="008B7AE8"/>
+    <w:rsid w:val="008F5424"/>
     <w:rsid w:val="0095163A"/>
     <w:rsid w:val="009707AA"/>
+    <w:rsid w:val="00972AF1"/>
     <w:rsid w:val="00972E4B"/>
     <w:rsid w:val="009A475D"/>
+    <w:rsid w:val="009F5C74"/>
     <w:rsid w:val="00A00A85"/>
+    <w:rsid w:val="00A14E8F"/>
+    <w:rsid w:val="00A262B0"/>
     <w:rsid w:val="00A75318"/>
     <w:rsid w:val="00AA7A82"/>
+    <w:rsid w:val="00AC287B"/>
     <w:rsid w:val="00AC59EC"/>
     <w:rsid w:val="00B47D0C"/>
     <w:rsid w:val="00C36B9A"/>
+    <w:rsid w:val="00D27041"/>
     <w:rsid w:val="00D44AEB"/>
+    <w:rsid w:val="00D97B8F"/>
     <w:rsid w:val="00DB16CA"/>
     <w:rsid w:val="00DD75CA"/>
+    <w:rsid w:val="00DE232F"/>
     <w:rsid w:val="00E104B0"/>
+    <w:rsid w:val="00E431CA"/>
     <w:rsid w:val="00E53D5F"/>
     <w:rsid w:val="00E758A0"/>
     <w:rsid w:val="00E95804"/>
     <w:rsid w:val="00EA0A3A"/>
+    <w:rsid w:val="00EA7BE4"/>
     <w:rsid w:val="00EB4CD0"/>
     <w:rsid w:val="00ED0CD4"/>
+    <w:rsid w:val="00F00FFA"/>
     <w:rsid w:val="00F24E8C"/>
     <w:rsid w:val="00F80A39"/>
     <w:rsid w:val="00FC67E2"/>
+    <w:rsid w:val="00FF7487"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7B1E72C3"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{369DAA46-1649-4F3D-B25C-E8985392327E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3539,58 +3639,58 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
       <w:b/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="22"/>
       <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Forte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00B47D0C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -3850,72 +3950,80 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>690</Words>
-  <Characters>3727</Characters>
+  <Words>715</Words>
+  <Characters>3866</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>31</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>32</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4409</CharactersWithSpaces>
+  <CharactersWithSpaces>4572</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Eduardo Guimarães Barboza</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
+    <vt:lpwstr>2687691a-1fc9-4fe6-b829-081e1c349bb7</vt:lpwstr>
+  </property>
+</Properties>
+</file>