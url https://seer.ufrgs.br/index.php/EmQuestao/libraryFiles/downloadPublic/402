--- v0 (2026-08-31)
+++ v1 (2026-10-11)
@@ -714,58 +714,58 @@
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001566F2">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Los artículos deben contemplar introducción (con definición clara de los objetivos del texto), metodología, análisis/discusión de los resultados y </w:t>
+        <w:t xml:space="preserve">Los artículos deben contemplar introducción (con definición clara de los objetivos del texto), metodología, análisis/discusión de los resultados y conclusiones/consideraciones finales. Se considera importante mencionar la aprobación del Comité de Ética en el caso de proyectos que contemplen metodologías que incluyan cualquier tipo de interacción personal, como </w:t>
       </w:r>
       <w:r w:rsidRPr="001566F2">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">conclusiones/consideraciones finales. Se considera importante mencionar la aprobación del Comité de Ética en el caso de proyectos que contemplen metodologías que incluyan cualquier tipo de interacción personal, como entrevistas y observaciones. </w:t>
+        <w:t xml:space="preserve">entrevistas y observaciones. </w:t>
       </w:r>
       <w:r w:rsidRPr="001566F2">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Para sumisión del original se deben omitir títulos de proyectos de investigación, de trabajos de fin de máster y tesis que puedan perjudicar la evaluación </w:t>
       </w:r>
       <w:r w:rsidRPr="001566F2">
         <w:rPr>
           <w:lang w:val="es-ES" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="001566F2">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>ciega</w:t>
       </w:r>
       <w:r w:rsidRPr="001566F2">
         <w:rPr>
           <w:lang w:val="es-ES" w:eastAsia="pt-BR"/>
         </w:rPr>
@@ -802,51 +802,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> edición del texto.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003C57DA" w:rsidRPr="001566F2" w:rsidRDefault="003C57DA" w:rsidP="009A7FAB">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001566F2">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">El tipo de letra del texto debe ser Times New Roman, tamaño 12, interlineado 1,5, color negro 15% más claro, justificado. Debe haber un espacio entre el título y el primer párrafo. El primer párrafo de cada sección no debe presentar entrada, conforme este modelo. </w:t>
       </w:r>
       <w:r w:rsidR="002270DA" w:rsidRPr="002270DA">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>El tamaño de los artículos es de 7 a 9 mil palabras, incluyendo resúmenes y referencias bibliográficas. Las reseñas deben tener hasta 1500 palabras y las entrevistas hasta 5000 palabras.</w:t>
+        <w:t>El tamaño de los artículos es de 7 a 9 mil palabras, incluyendo resúmenes y referencias bibliográficas. Las reseñas deben tener hasta 1500 palabras.</w:t>
       </w:r>
       <w:r w:rsidRPr="001566F2">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001566F2">
         <w:rPr>
           <w:rFonts w:eastAsia="PC명조" w:cs="Kannada MN"/>
         </w:rPr>
         <w:t>La</w:t>
       </w:r>
       <w:r w:rsidRPr="001566F2">
         <w:t xml:space="preserve"> re</w:t>
       </w:r>
       <w:r w:rsidRPr="001566F2">
         <w:rPr>
           <w:rFonts w:eastAsia="PC명조" w:cs="Kannada MN"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidRPr="001566F2">
         <w:t xml:space="preserve">ista Em Questão adopta las siguientes normas de la Associação Brasileira de Normas Técnicas: </w:t>
       </w:r>
@@ -905,52 +905,54 @@
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003C57DA" w:rsidRPr="001B6316" w:rsidRDefault="003C57DA" w:rsidP="009A7FAB">
       <w:pPr>
         <w:pStyle w:val="Marcadores"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B6316">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>citas NBR 10520/</w:t>
       </w:r>
       <w:r w:rsidR="009704DA" w:rsidRPr="001B6316">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>2023 (actualizada en julio de 2023)</w:t>
-      </w:r>
+        <w:t>2023</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="001B6316">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003C57DA" w:rsidRPr="001566F2" w:rsidRDefault="003C57DA" w:rsidP="009A7FAB">
       <w:pPr>
         <w:pStyle w:val="Marcadores"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="60" w:after="60"/>
       </w:pPr>
       <w:r w:rsidRPr="001566F2">
         <w:t>numeración progresiva NBR 6024/</w:t>
       </w:r>
       <w:r w:rsidR="009704DA">
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidRPr="001566F2">
         <w:t xml:space="preserve">12. </w:t>
       </w:r>
@@ -975,110 +977,104 @@
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001566F2">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Utilice la forma completa del nombre de todas las organizaciones y entidades normalmente conocidas por sus siglas en la primera mención y, luego, </w:t>
       </w:r>
       <w:r w:rsidRPr="00E96F99">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">basta con usar la sigla. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E96F99">
         <w:t xml:space="preserve">Por ejemplo, Conselho Nacional de Desenvolvimento Científico e Tecnológico (CNPq).  </w:t>
       </w:r>
       <w:r w:rsidRPr="00E96F99">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Los números del uno al diez deben ser escritos en letras. Los términos extranjeros, títulos/nombres de obras (libros, revistas, películas, programas, entre otros) deben estar en cursiva. Solo la primera palabra de los títulos, nombres propios, nombres de disciplinas del conocimiento, eras </w:t>
+        <w:t xml:space="preserve">Los números del uno al diez deben ser escritos en letras. Los términos extranjeros, títulos/nombres de obras (libros, revistas, películas, programas, entre otros) deben estar en cursiva. Solo la primera palabra de los títulos, nombres propios, nombres de disciplinas del conocimiento, eras históricas y otras palabras que tienen el uso de letra mayúscula obligatoria deben comenzar con letra mayúscula. Ejemplo: </w:t>
       </w:r>
       <w:r w:rsidRPr="00E96F99">
         <w:rPr>
+          <w:i/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Las muchachas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96F99">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96F99">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Memorias póstumas de Brás Cubas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96F99">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96F99">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Diccionario de Biblioteconomía y Documentación</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96F99">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>, Ingeniería Química, Era Común, Antigüedad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C57DA" w:rsidRPr="001566F2" w:rsidRDefault="003C57DA" w:rsidP="009A7FAB">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001566F2">
+        <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">históricas y otras palabras que tienen el uso de letra mayúscula obligatoria deben comenzar con letra mayúscula. Ejemplo: </w:t>
-[...51 lines deleted...]
-        </w:rPr>
         <w:tab/>
         <w:t>Las notas finales deben ser introducidas con fuente Times New Roman, tamaño 10, interlineado 1,0, color negro 15 % más claro, justificado, de acuerdo con el ejemplo</w:t>
       </w:r>
       <w:r w:rsidRPr="001566F2">
         <w:rPr>
           <w:rStyle w:val="Refdenotadefim"/>
         </w:rPr>
         <w:endnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="001566F2">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>. No deben ser usadas notas de pie de página.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003C57DA" w:rsidRPr="001B6316" w:rsidRDefault="003C57DA" w:rsidP="009A7FAB">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="007B7FD7" w:rsidRPr="001B6316" w:rsidRDefault="007B7FD7" w:rsidP="009A7FAB">
@@ -1314,55 +1310,51 @@
         <w:t>Apellido</w:t>
       </w:r>
       <w:r w:rsidRPr="00E96F99">
         <w:t xml:space="preserve">, año, p. 00, subrayado (negrita) nuestro);  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003C57DA" w:rsidRPr="00E96F99" w:rsidRDefault="003C57DA" w:rsidP="009A7FAB">
       <w:pPr>
         <w:pStyle w:val="Marcadores"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="60" w:after="60"/>
       </w:pPr>
       <w:r w:rsidRPr="00E96F99">
         <w:t xml:space="preserve">para omitir parte de una cita directa, usar elipsis - “[...] enviado a la revista </w:t>
       </w:r>
       <w:r w:rsidRPr="00E96F99">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Em Questão</w:t>
       </w:r>
       <w:r w:rsidRPr="00E96F99">
-        <w:t xml:space="preserve">, publicación científica de la Faculdade de Biblioteconomia e </w:t>
-[...3 lines deleted...]
-        <w:t>Comunicação de la Universidade Federal do Rio Grande do Sul que tiene como principal finalidad [...] y difundir la producción académica de investigaciones” (</w:t>
+        <w:t>, publicación científica de la Faculdade de Biblioteconomia e Comunicação de la Universidade Federal do Rio Grande do Sul que tiene como principal finalidad [...] y difundir la producción académica de investigaciones” (</w:t>
       </w:r>
       <w:r w:rsidR="009704DA">
         <w:t>Apellido</w:t>
       </w:r>
       <w:r w:rsidRPr="00E96F99">
         <w:t>, año, p. 00).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003C57DA" w:rsidRPr="001566F2" w:rsidRDefault="003C57DA" w:rsidP="009A7FAB">
       <w:pPr>
         <w:pStyle w:val="Marcadores"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001566F2">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>una cita directa extensa (más de tres líneas) debe ser destacada del cuerpo del texto:</w:t>
@@ -4256,50 +4248,51 @@
         <w:trPr>
           <w:trHeight w:val="155"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="006E447D" w:rsidRPr="000232A6" w:rsidRDefault="006E447D" w:rsidP="009A7FAB">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000232A6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Apresentação Gráfica</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="006E447D" w:rsidRPr="000232A6" w:rsidRDefault="006E447D" w:rsidP="009A7FAB">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000232A6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -7220,56 +7213,56 @@
     <w:p w:rsidR="001566F2" w:rsidRDefault="001566F2" w:rsidP="009A7FAB">
       <w:pPr>
         <w:pStyle w:val="Fontes"/>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="001566F2" w:rsidRPr="001566F2" w:rsidRDefault="001566F2" w:rsidP="009A7FAB">
       <w:pPr>
         <w:pStyle w:val="Fontes"/>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B6316">
-[...4 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="00E86F28">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">FRANCO, Antônio. </w:t>
       </w:r>
       <w:r w:rsidRPr="001566F2">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">A imprensa e a Europa 92. </w:t>
       </w:r>
       <w:r w:rsidRPr="001566F2">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>In</w:t>
       </w:r>
       <w:r w:rsidRPr="001566F2">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
@@ -7728,96 +7721,96 @@
         </w:rPr>
         <w:t xml:space="preserve"> São Paulo, 11 jan. 2018. Facebook: ABNT Normas Técnicas @ABNTOficial. </w:t>
       </w:r>
       <w:r w:rsidRPr="001566F2">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Disponível em: https://www.facebook.com/ABNTOficial/photos/a.422832704409828/2716298371729905/. Acesso em: 29 jan. 2019.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001566F2" w:rsidRPr="001566F2" w:rsidRDefault="001566F2" w:rsidP="009A7FAB">
       <w:pPr>
         <w:pStyle w:val="Fontes"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009A7FAB" w:rsidRDefault="009A7FAB" w:rsidP="009A7FAB">
+    <w:p w:rsidR="009A7FAB" w:rsidRPr="00435C49" w:rsidRDefault="009A7FAB" w:rsidP="009A7FAB">
       <w:pPr>
         <w:pStyle w:val="Fontes"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-ES"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009A7FAB" w:rsidRDefault="001566F2" w:rsidP="009A7FAB">
       <w:pPr>
         <w:pStyle w:val="Fontes"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001566F2">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Artículos de diarios</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001566F2" w:rsidRPr="009A7FAB" w:rsidRDefault="001566F2" w:rsidP="009A7FAB">
+    <w:p w:rsidR="001566F2" w:rsidRPr="00435C49" w:rsidRDefault="001566F2" w:rsidP="009A7FAB">
       <w:pPr>
         <w:pStyle w:val="Fontes"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-ES"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001566F2">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">AUTOR del artículo. Título del artículo. Título del diario, ciudad, fecha (día, mes y año). </w:t>
       </w:r>
       <w:r w:rsidRPr="001566F2">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Suplemento.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001566F2" w:rsidRDefault="001566F2" w:rsidP="009A7FAB">
       <w:pPr>
         <w:pStyle w:val="Fontes"/>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
@@ -7927,151 +7920,148 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001566F2">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">TÍTULO. Responsables de la obra en orden directa, precedidos del tipo de responsabilidad por dos puntos. Especificación del soporte en unidades físicas (duración en minutos), sonido, color, ancho en milímetros. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001566F2" w:rsidRPr="001B6316" w:rsidRDefault="001566F2" w:rsidP="009A7FAB">
       <w:pPr>
         <w:pStyle w:val="Fontes"/>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001566F2" w:rsidRPr="001B6316" w:rsidRDefault="001566F2" w:rsidP="009A7FAB">
+    <w:p w:rsidR="001566F2" w:rsidRPr="00435C49" w:rsidRDefault="001566F2" w:rsidP="009A7FAB">
       <w:pPr>
         <w:pStyle w:val="Fontes"/>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001566F2">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">BLADE Runner. Dirección: Ridley Scott. Producción: Michael Deeley. Intérpretes: Harrison Ford; Rutger Hauer; Dean Young; Edward James Olmos </w:t>
       </w:r>
       <w:r w:rsidRPr="001566F2">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>et al</w:t>
       </w:r>
       <w:r w:rsidRPr="001566F2">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="001B6316">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00435C49">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Los Angeles: Warner Brothers, 1991. 1 DVD (117 min), </w:t>
       </w:r>
-      <w:r w:rsidRPr="001B6316">
+      <w:r w:rsidRPr="00435C49">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>widescreen</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B6316">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00435C49">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">, color. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001566F2" w:rsidRPr="001B6316" w:rsidRDefault="001566F2" w:rsidP="009A7FAB">
+    <w:p w:rsidR="001566F2" w:rsidRPr="00435C49" w:rsidRDefault="001566F2" w:rsidP="009A7FAB">
       <w:pPr>
         <w:pStyle w:val="Fontes"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="001566F2" w:rsidRPr="001566F2" w:rsidRDefault="001566F2" w:rsidP="009A7FAB">
       <w:pPr>
         <w:pStyle w:val="Fontes"/>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B6316">
-[...14 lines deleted...]
-        <w:t xml:space="preserve">Direção: Michelangelo Antonioni. Roteiro: Michelangelo Antonioni e Tonino Guerra. </w:t>
+      <w:r w:rsidRPr="00435C49">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA NOTTE. Direção: Michelangelo Antonioni. Roteiro: Michelangelo Antonioni e Tonino Guerra. </w:t>
       </w:r>
       <w:r w:rsidRPr="001566F2">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>1961. (122 min), mono, p &amp; b.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001566F2" w:rsidRPr="001566F2" w:rsidRDefault="001566F2" w:rsidP="009A7FAB">
       <w:pPr>
         <w:pStyle w:val="Fontes"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="001566F2" w:rsidRPr="001566F2" w:rsidRDefault="001566F2" w:rsidP="009A7FAB">
       <w:pPr>
@@ -8738,52 +8728,50 @@
           <w:rStyle w:val="resumoChar"/>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">alabra </w:t>
       </w:r>
       <w:r w:rsidRPr="001B6316">
         <w:rPr>
           <w:rStyle w:val="resumoChar"/>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007B7FD7" w:rsidRPr="001B6316" w:rsidRDefault="007B7FD7" w:rsidP="009A7FAB">
       <w:pPr>
         <w:pStyle w:val="Fontes"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:rStyle w:val="resumoChar"/>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="005773BF" w:rsidRPr="001B6316" w:rsidRDefault="001B6316" w:rsidP="009A7FAB">
       <w:pPr>
         <w:pStyle w:val="Fontes"/>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="resumoChar"/>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B6316">
         <w:rPr>
           <w:rStyle w:val="resumoChar"/>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>(Espacio reservado para D</w:t>
       </w:r>
       <w:r w:rsidR="005773BF" w:rsidRPr="001B6316">
         <w:rPr>
           <w:rStyle w:val="resumoChar"/>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
@@ -8879,130 +8867,246 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="005773BF" w:rsidRPr="001B6316" w:rsidRDefault="005773BF" w:rsidP="009A7FAB">
       <w:pPr>
         <w:pStyle w:val="Fontes"/>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="resumoChar"/>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="005773BF" w:rsidRPr="001B6316" w:rsidRDefault="005773BF" w:rsidP="009A7FAB">
       <w:pPr>
         <w:pStyle w:val="Fontes"/>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="resumoChar"/>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0040266A" w:rsidRPr="001B6316" w:rsidRDefault="0040266A" w:rsidP="009A7FAB">
-[...23 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+    <w:p w:rsidR="00435C49" w:rsidRPr="00435C49" w:rsidRDefault="00435C49" w:rsidP="00435C49">
+      <w:pPr>
+        <w:pStyle w:val="IntResumoepalavras-chave"/>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:ind w:right="2124"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00493DF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
-          <w:lang w:eastAsia="pt-BR" w:bidi="ar-SA"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6061F392" wp14:editId="28CA0CE5">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5575A332" wp14:editId="1D02A0C3">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>3733800</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>1270</wp:posOffset>
+            </wp:positionV>
             <wp:extent cx="1200150" cy="428625"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="5" name="Imagem 5" descr="CC_BY_icon"/>
+            <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="4" name="Imagem 4" descr="CC_BY_icon"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1" descr="CC_BY_icon"/>
+                    <pic:cNvPr id="0" name="Picture 2" descr="CC_BY_icon"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1200150" cy="428625"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
         </w:drawing>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:r w:rsidRPr="00092577">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Copyright (c) 202x Los autores. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435C49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Esta obra está bajo una licencia internacional </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00435C49">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:lang w:val="es-419"/>
+          </w:rPr>
+          <w:t>Creative Commons Atribución 4.0</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00435C49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435C49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Los autores mantienen los derechos autorales y ceden a la Revista el derecho de la primera publicación, con el trabajo licenciado bajo la Licencia Creative Commons Attribution (CC BY 4.0), que admite compartir el trabajo con reconocimiento de la autoria.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435C49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Los artículos son de acceso abierto y gratuitos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0040266A" w:rsidRPr="001B6316" w:rsidRDefault="0040266A" w:rsidP="009A7FAB">
+      <w:pPr>
+        <w:pStyle w:val="Fontes"/>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="resumoChar"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005773BF" w:rsidRPr="00435C49" w:rsidRDefault="005773BF" w:rsidP="009A7FAB">
+      <w:pPr>
+        <w:pStyle w:val="Fontes"/>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rStyle w:val="resumoChar"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="005773BF" w:rsidRPr="00435C49" w:rsidSect="00075377">
+      <w:headerReference w:type="default" r:id="rId16"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1809" w:right="2070" w:bottom="1701" w:left="2070" w:header="284" w:footer="709" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00BD7979" w:rsidRDefault="00BD7979" w:rsidP="007B7FD7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00BD7979" w:rsidRDefault="00BD7979" w:rsidP="007B7FD7">
@@ -9105,51 +9209,51 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
@@ -9263,51 +9367,51 @@
         <w:rStyle w:val="Nmerodepgina"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="365F91"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00627753">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="365F91"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00627753">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="365F91"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="009A7FAB">
+    <w:r w:rsidR="008A3E06">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:color w:val="365F91"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>12</w:t>
     </w:r>
     <w:r w:rsidRPr="00627753">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="365F91"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w:rsidR="00975B16" w:rsidRPr="00394A59" w:rsidRDefault="00975B16" w:rsidP="00975B16">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="4F81BD"/>
       </w:pBdr>
@@ -9492,71 +9596,51 @@
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="009B6241">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:color w:val="5B9BD5"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
-      <w:t>Artículo/Entrevista</w:t>
-[...19 lines deleted...]
-      <w:t>Reseña</w:t>
+      <w:t>Artículo/Reseña</w:t>
     </w:r>
   </w:p>
   <w:p w:rsidR="00EA5DBE" w:rsidRDefault="00EA5DBE" w:rsidP="009B6241">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4252"/>
         <w:tab w:val="clear" w:pos="8504"/>
         <w:tab w:val="left" w:pos="1418"/>
         <w:tab w:val="left" w:pos="2127"/>
         <w:tab w:val="left" w:pos="2836"/>
         <w:tab w:val="left" w:pos="3545"/>
         <w:tab w:val="left" w:pos="4963"/>
         <w:tab w:val="left" w:pos="5672"/>
         <w:tab w:val="left" w:pos="6381"/>
       </w:tabs>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w:rsidR="00EA5DBE" w:rsidRPr="00033575" w:rsidRDefault="00AF726C" w:rsidP="0039482E">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
@@ -11074,88 +11158,89 @@
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="19"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="48129"/>
+    <o:shapedefaults v:ext="edit" spidmax="54273"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D870F0"/>
     <w:rsid w:val="0000346B"/>
     <w:rsid w:val="00014C74"/>
     <w:rsid w:val="000235D9"/>
     <w:rsid w:val="0005786A"/>
     <w:rsid w:val="00065594"/>
     <w:rsid w:val="00075307"/>
     <w:rsid w:val="00075377"/>
+    <w:rsid w:val="00092577"/>
     <w:rsid w:val="000A74B2"/>
     <w:rsid w:val="000C6617"/>
     <w:rsid w:val="000E53B0"/>
     <w:rsid w:val="000F3712"/>
     <w:rsid w:val="000F53C6"/>
     <w:rsid w:val="00102028"/>
     <w:rsid w:val="00111513"/>
     <w:rsid w:val="00133C1F"/>
     <w:rsid w:val="001566F2"/>
     <w:rsid w:val="001576DA"/>
     <w:rsid w:val="00176701"/>
     <w:rsid w:val="001936F1"/>
     <w:rsid w:val="001A1887"/>
     <w:rsid w:val="001B6316"/>
     <w:rsid w:val="001B7566"/>
     <w:rsid w:val="001D145F"/>
     <w:rsid w:val="001D7164"/>
     <w:rsid w:val="00217908"/>
     <w:rsid w:val="0022210A"/>
     <w:rsid w:val="002270DA"/>
     <w:rsid w:val="00247B13"/>
     <w:rsid w:val="002607AF"/>
     <w:rsid w:val="002647D2"/>
     <w:rsid w:val="002674E6"/>
     <w:rsid w:val="0027471B"/>
@@ -11175,50 +11260,51 @@
     <w:rsid w:val="0032611C"/>
     <w:rsid w:val="0034155E"/>
     <w:rsid w:val="003476E5"/>
     <w:rsid w:val="00351442"/>
     <w:rsid w:val="003603BD"/>
     <w:rsid w:val="0036294D"/>
     <w:rsid w:val="003629F0"/>
     <w:rsid w:val="003653AA"/>
     <w:rsid w:val="0037105B"/>
     <w:rsid w:val="00377E96"/>
     <w:rsid w:val="00385EE0"/>
     <w:rsid w:val="00386847"/>
     <w:rsid w:val="0039482E"/>
     <w:rsid w:val="003C44D9"/>
     <w:rsid w:val="003C4566"/>
     <w:rsid w:val="003C529F"/>
     <w:rsid w:val="003C53BE"/>
     <w:rsid w:val="003C57DA"/>
     <w:rsid w:val="003D097E"/>
     <w:rsid w:val="003D672F"/>
     <w:rsid w:val="0040266A"/>
     <w:rsid w:val="004028D6"/>
     <w:rsid w:val="00402A57"/>
     <w:rsid w:val="004125D0"/>
     <w:rsid w:val="00432CA3"/>
+    <w:rsid w:val="00435C49"/>
     <w:rsid w:val="00440E77"/>
     <w:rsid w:val="004525D3"/>
     <w:rsid w:val="00463C7F"/>
     <w:rsid w:val="00476558"/>
     <w:rsid w:val="004813D4"/>
     <w:rsid w:val="00482076"/>
     <w:rsid w:val="0049334F"/>
     <w:rsid w:val="0049410E"/>
     <w:rsid w:val="004C1D1B"/>
     <w:rsid w:val="004C3595"/>
     <w:rsid w:val="004D3AE8"/>
     <w:rsid w:val="004E1400"/>
     <w:rsid w:val="004F5A50"/>
     <w:rsid w:val="004F7359"/>
     <w:rsid w:val="005209BF"/>
     <w:rsid w:val="00522AB1"/>
     <w:rsid w:val="005259BA"/>
     <w:rsid w:val="00540850"/>
     <w:rsid w:val="00541DEA"/>
     <w:rsid w:val="00542007"/>
     <w:rsid w:val="005453E7"/>
     <w:rsid w:val="00547385"/>
     <w:rsid w:val="005572CB"/>
     <w:rsid w:val="005601AF"/>
     <w:rsid w:val="005603DC"/>
@@ -11248,50 +11334,51 @@
     <w:rsid w:val="00765F36"/>
     <w:rsid w:val="00770A5D"/>
     <w:rsid w:val="00785941"/>
     <w:rsid w:val="007951E1"/>
     <w:rsid w:val="00796894"/>
     <w:rsid w:val="007973E9"/>
     <w:rsid w:val="007A1879"/>
     <w:rsid w:val="007B7FD7"/>
     <w:rsid w:val="007C1421"/>
     <w:rsid w:val="007C21B0"/>
     <w:rsid w:val="007C2601"/>
     <w:rsid w:val="007C6D8F"/>
     <w:rsid w:val="007D2D61"/>
     <w:rsid w:val="007D52E2"/>
     <w:rsid w:val="007E7FCE"/>
     <w:rsid w:val="008113BC"/>
     <w:rsid w:val="00812445"/>
     <w:rsid w:val="00827AF1"/>
     <w:rsid w:val="008503D4"/>
     <w:rsid w:val="00861ECC"/>
     <w:rsid w:val="008654A2"/>
     <w:rsid w:val="00866FFF"/>
     <w:rsid w:val="00875205"/>
     <w:rsid w:val="00895288"/>
     <w:rsid w:val="008A0049"/>
+    <w:rsid w:val="008A3E06"/>
     <w:rsid w:val="008A4436"/>
     <w:rsid w:val="008C17E1"/>
     <w:rsid w:val="008C3F73"/>
     <w:rsid w:val="008C4311"/>
     <w:rsid w:val="008C73BC"/>
     <w:rsid w:val="008D773F"/>
     <w:rsid w:val="009014B7"/>
     <w:rsid w:val="00902CCA"/>
     <w:rsid w:val="00906CCD"/>
     <w:rsid w:val="0092600D"/>
     <w:rsid w:val="00930B3F"/>
     <w:rsid w:val="009345C6"/>
     <w:rsid w:val="00934FD7"/>
     <w:rsid w:val="0096167C"/>
     <w:rsid w:val="009704DA"/>
     <w:rsid w:val="00975B16"/>
     <w:rsid w:val="00985600"/>
     <w:rsid w:val="009A3FD9"/>
     <w:rsid w:val="009A7FAB"/>
     <w:rsid w:val="009B04D8"/>
     <w:rsid w:val="009B6241"/>
     <w:rsid w:val="009C27F2"/>
     <w:rsid w:val="009E0C52"/>
     <w:rsid w:val="009E39EC"/>
     <w:rsid w:val="009F50F7"/>
@@ -11347,94 +11434,95 @@
     <w:rsid w:val="00D823C5"/>
     <w:rsid w:val="00D870F0"/>
     <w:rsid w:val="00DA658B"/>
     <w:rsid w:val="00DA79AC"/>
     <w:rsid w:val="00DB1108"/>
     <w:rsid w:val="00DB46FC"/>
     <w:rsid w:val="00DC70E9"/>
     <w:rsid w:val="00DD6889"/>
     <w:rsid w:val="00DE0EA2"/>
     <w:rsid w:val="00DE73A8"/>
     <w:rsid w:val="00DF3B47"/>
     <w:rsid w:val="00E14187"/>
     <w:rsid w:val="00E1421C"/>
     <w:rsid w:val="00E226DA"/>
     <w:rsid w:val="00E236E7"/>
     <w:rsid w:val="00E357B2"/>
     <w:rsid w:val="00E367E2"/>
     <w:rsid w:val="00E46B02"/>
     <w:rsid w:val="00E556F7"/>
     <w:rsid w:val="00E66BA4"/>
     <w:rsid w:val="00E71C43"/>
     <w:rsid w:val="00E7387D"/>
     <w:rsid w:val="00E764CB"/>
     <w:rsid w:val="00E80F78"/>
     <w:rsid w:val="00E8430A"/>
+    <w:rsid w:val="00E86F28"/>
     <w:rsid w:val="00E96329"/>
     <w:rsid w:val="00E96D81"/>
     <w:rsid w:val="00E96F99"/>
     <w:rsid w:val="00EA3557"/>
     <w:rsid w:val="00EA5DBE"/>
     <w:rsid w:val="00EC6EBD"/>
     <w:rsid w:val="00ED085B"/>
     <w:rsid w:val="00ED1CFB"/>
     <w:rsid w:val="00EE6F57"/>
     <w:rsid w:val="00F01205"/>
     <w:rsid w:val="00F04BA3"/>
     <w:rsid w:val="00F0766B"/>
     <w:rsid w:val="00F120D5"/>
     <w:rsid w:val="00F30374"/>
     <w:rsid w:val="00F366D7"/>
     <w:rsid w:val="00F378B1"/>
     <w:rsid w:val="00F434A1"/>
     <w:rsid w:val="00F45401"/>
     <w:rsid w:val="00F569B3"/>
     <w:rsid w:val="00F6555B"/>
     <w:rsid w:val="00F741DD"/>
     <w:rsid w:val="00F83092"/>
     <w:rsid w:val="00FA075F"/>
     <w:rsid w:val="00FD382A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="48129"/>
+    <o:shapedefaults v:ext="edit" spidmax="54273"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -12619,50 +12707,64 @@
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CorpodetextookChar">
     <w:name w:val="Corpo de texto ok Char"/>
     <w:link w:val="Corpodetextook"/>
     <w:rsid w:val="00EE6F57"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="nfase">
     <w:name w:val="Emphasis"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="005572CB"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="IntResumoepalavras-chave">
+    <w:name w:val="Int_Resumo.e.palavras-chave"/>
+    <w:rsid w:val="00435C49"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:ind w:right="3402"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Cambria" w:cs="Calibri"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
     <w:div w:id="180440863">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="193424079">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -12735,51 +12837,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1699505424">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:pixelsPerInch w:val="72"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -13042,84 +13144,84 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A3E866F-F3E1-465E-A186-C33B56AC060F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7739227E-B138-4190-A86B-641B00B5242C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>3097</Words>
-  <Characters>17248</Characters>
+  <Words>3150</Words>
+  <Characters>17603</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>143</Lines>
-  <Paragraphs>40</Paragraphs>
+  <Lines>146</Lines>
+  <Paragraphs>41</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20305</CharactersWithSpaces>
+  <CharactersWithSpaces>20712</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>