--- v0 (2026-08-31)
+++ v1 (2026-10-11)
@@ -1,46 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w:rsidR="007B7FD7" w:rsidRPr="001E0E53" w:rsidRDefault="00B97422" w:rsidP="002D6FCA">
       <w:pPr>
         <w:pStyle w:val="Ttulo10"/>
         <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E0E53">
         <w:rPr>
@@ -779,55 +780,56 @@
           <w:rStyle w:val="resumoChar"/>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>. Times New Roman font, 12, single space, color black 35% lighter, justified.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007B7FD7" w:rsidRPr="001E0E53" w:rsidRDefault="007B7FD7" w:rsidP="002D6FCA">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:rStyle w:val="resumoChar"/>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="007B7FD7" w:rsidRPr="001E0E53" w:rsidRDefault="000332C8" w:rsidP="002D6FCA">
       <w:pPr>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="595959"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:sectPr w:rsidR="007B7FD7" w:rsidRPr="001E0E53" w:rsidSect="00B92372">
-          <w:headerReference w:type="default" r:id="rId8"/>
-[...3 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId12"/>
+          <w:headerReference w:type="even" r:id="rId8"/>
+          <w:headerReference w:type="default" r:id="rId9"/>
+          <w:footerReference w:type="even" r:id="rId10"/>
+          <w:footerReference w:type="default" r:id="rId11"/>
+          <w:headerReference w:type="first" r:id="rId12"/>
+          <w:footerReference w:type="first" r:id="rId13"/>
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="2098" w:right="2070" w:bottom="1242" w:left="2070" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="001E0E53">
         <w:rPr>
           <w:rStyle w:val="Resumo-AbstracChar"/>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Keywords</w:t>
       </w:r>
       <w:r w:rsidR="007B7FD7" w:rsidRPr="001E0E53">
         <w:rPr>
           <w:rStyle w:val="Resumo-AbstracChar"/>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1033,51 +1035,51 @@
         <w:t xml:space="preserve">The articles shall contemplate the introduction (with clear definition of the objectives of the text), methodology, analysis/discussion of the results and conclusions/final considerations. It is considered important to mention the approbation by the Ethics Committee for projects which include methodologies that involve any type of interaction with human beings, such as interviews and observations. For the submission of the manuscript, shall be omitted titles from research projects, thesis and dissertations which may jeopardize the blind review, as well as acknowledgements and references/citations of works by the authors </w:t>
       </w:r>
       <w:r w:rsidRPr="001E0E53">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>themselves. In case the article is accepted upon required revisions, those information can be included in the file revised by the authors. In case it is directly accepted, the information can be included at the text editing stage.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000332C8" w:rsidRDefault="000332C8" w:rsidP="002D6FCA">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
       </w:pPr>
       <w:r w:rsidRPr="001E0E53">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">The text shall be formatted in Times New Roman font, size 12, 1.5 line space, color black 15% lighter, justified. There shall be a line space between the title and the first paragraph. The first paragraph of each section should not present input, according to this model. </w:t>
       </w:r>
       <w:r w:rsidR="00F47C62" w:rsidRPr="001E0E53">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>The size for articles is 7 to 9 thousand words, including abstracts and bibliographical references. Reviews must have up to 1,500 words and interviews up to 5,000 words.</w:t>
+        <w:t>The size for articles is 7 to 9 thousand words, including abstracts and bibliographical references. Reviews must have up to 1,500 words.</w:t>
       </w:r>
       <w:r w:rsidRPr="001E0E53">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Em Questão adopts the following standards of Associação Brasileira de Normas Técnicas:  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000332C8" w:rsidRPr="000332C8" w:rsidRDefault="000332C8" w:rsidP="002D6FCA">
       <w:pPr>
         <w:pStyle w:val="Marcadores"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -1187,59 +1189,54 @@
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000332C8">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
       <w:r w:rsidRPr="000332C8">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t>citations - NBR 10520/20</w:t>
       </w:r>
       <w:r w:rsidR="00E42E03">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>23 (u</w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t>23</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="000332C8">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000332C8" w:rsidRPr="001E0E53" w:rsidRDefault="000332C8" w:rsidP="002D6FCA">
       <w:pPr>
         <w:pStyle w:val="Marcadores"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000332C8">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
@@ -5712,54 +5709,55 @@
     </w:p>
     <w:p w:rsidR="00747303" w:rsidRPr="00F23ED8" w:rsidRDefault="00747303" w:rsidP="002D6FCA">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="002D6FCA" w:rsidRDefault="002D6FCA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="709"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00E4358E">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00747303" w:rsidRPr="00F23ED8" w:rsidRDefault="00747303" w:rsidP="002D6FCA">
       <w:pPr>
         <w:pStyle w:val="Fontes"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F23ED8">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>* Loanwords in the references</w:t>
       </w:r>
@@ -8029,63 +8027,62 @@
         <w:t>Revista Estudos Feministas</w:t>
       </w:r>
       <w:r w:rsidRPr="00B322F1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">, Florianópolis, v. 9, n. 2, p. 541-533, 2001. DOI 10.1590/S0104-026X2001000200012. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00745C3F" w:rsidRPr="00E27811" w:rsidRDefault="00745C3F" w:rsidP="002D6FCA">
       <w:pPr>
         <w:pStyle w:val="Fontes"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002D6FCA" w:rsidRDefault="002D6FCA">
+    <w:p w:rsidR="002D6FCA" w:rsidRPr="00E4358E" w:rsidRDefault="002D6FCA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="709"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00745C3F" w:rsidRPr="00E27811" w:rsidRDefault="00745C3F" w:rsidP="002D6FCA">
       <w:pPr>
         <w:pStyle w:val="Fontes"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E27811">
         <w:rPr>
@@ -8337,59 +8334,60 @@
         <w:t>Include only stable links in your references.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00792358" w:rsidRDefault="00792358" w:rsidP="002D6FCA">
       <w:pPr>
         <w:pStyle w:val="Fontes"/>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00745C3F" w:rsidRPr="00D83BF3" w:rsidRDefault="00745C3F" w:rsidP="002D6FCA">
+    <w:p w:rsidR="00745C3F" w:rsidRPr="00E4358E" w:rsidRDefault="00745C3F" w:rsidP="002D6FCA">
       <w:pPr>
         <w:pStyle w:val="Fontes"/>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00812445">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">ASSOCIAÇÃO BRASILEIRA DE NORMAS TÉCNICAS. </w:t>
       </w:r>
       <w:r w:rsidRPr="00812445">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Sistemas de armazenagem.</w:t>
       </w:r>
       <w:r w:rsidRPr="00812445">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -8421,68 +8419,70 @@
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C70F62">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>https://www.facebook.com/ABNTOficial/photos/a.422832704409828/2716298371729905/</w:t>
       </w:r>
       <w:r w:rsidRPr="00812445">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D83BF3">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00E4358E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Acesso em: 29 jan. 2019.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00745C3F" w:rsidRPr="00D83BF3" w:rsidRDefault="00745C3F" w:rsidP="002D6FCA">
+    <w:p w:rsidR="00745C3F" w:rsidRPr="00E4358E" w:rsidRDefault="00745C3F" w:rsidP="002D6FCA">
       <w:pPr>
         <w:pStyle w:val="Fontes"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00745C3F" w:rsidRPr="00E27811" w:rsidRDefault="00745C3F" w:rsidP="002D6FCA">
       <w:pPr>
         <w:pStyle w:val="Fontes"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E27811">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Newspaper articles </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00745C3F" w:rsidRPr="00E27811" w:rsidRDefault="00745C3F" w:rsidP="002D6FCA">
@@ -8612,151 +8612,140 @@
       <w:r w:rsidRPr="00C32BFD">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>TITLE. Responsible for the work in direct order, preceded by the kind</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of responsibility with colon (</w:t>
       </w:r>
       <w:r w:rsidRPr="00C32BFD">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:). Year. Specification of support in physical units (length in minutes), sound, color, width in millimeters. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00745C3F" w:rsidRPr="00D83BF3" w:rsidRDefault="00745C3F" w:rsidP="002D6FCA">
+    <w:p w:rsidR="00745C3F" w:rsidRPr="00086DF1" w:rsidRDefault="00745C3F" w:rsidP="002D6FCA">
       <w:pPr>
         <w:pStyle w:val="Fontes"/>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E27811">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">BLADE Runner. Direction: Ridley Scott. Production: Michael Deeley. Interpreters: Harrison Ford; RutgerHauer; Dean Young; Edward James Olmos </w:t>
       </w:r>
       <w:r w:rsidRPr="005C23DF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>et al</w:t>
       </w:r>
       <w:r w:rsidRPr="00E27811">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D83BF3">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00086DF1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Los Angeles: Warner Brothers, 1991. 1 DVD (117 min), widescreen, color. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00745C3F" w:rsidRPr="00D83BF3" w:rsidRDefault="00745C3F" w:rsidP="002D6FCA">
+    <w:p w:rsidR="00745C3F" w:rsidRPr="00086DF1" w:rsidRDefault="00745C3F" w:rsidP="002D6FCA">
       <w:pPr>
         <w:pStyle w:val="Fontes"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="00745C3F" w:rsidRPr="00D83BF3" w:rsidRDefault="00745C3F" w:rsidP="002D6FCA">
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00745C3F" w:rsidRPr="00086DF1" w:rsidRDefault="00745C3F" w:rsidP="002D6FCA">
       <w:pPr>
         <w:pStyle w:val="Fontes"/>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...27 lines deleted...]
-    <w:p w:rsidR="00745C3F" w:rsidRPr="00D83BF3" w:rsidRDefault="00745C3F" w:rsidP="002D6FCA">
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00086DF1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>LA NOTTE. Direção: Michelangelo Antonioni. Roteiro: Michelangelo Antonioni e Tonino Guerra. 1961. (122 min), mono, p &amp; b.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00745C3F" w:rsidRPr="00086DF1" w:rsidRDefault="00745C3F" w:rsidP="002D6FCA">
       <w:pPr>
         <w:pStyle w:val="Fontes"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00745C3F" w:rsidRPr="00E27811" w:rsidRDefault="00745C3F" w:rsidP="002D6FCA">
       <w:pPr>
         <w:pStyle w:val="Fontes"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E27811">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Radio/TV programs </w:t>
       </w:r>
     </w:p>
@@ -9688,52 +9677,50 @@
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="resumoChar"/>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="resumoChar"/>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="006E5D40" w:rsidRPr="001E0E53" w:rsidRDefault="006E5D40" w:rsidP="002D6FCA">
       <w:pPr>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="resumoChar"/>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00D83BF3" w:rsidRDefault="00D83BF3" w:rsidP="002D6FCA">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="resumoChar"/>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00D83BF3" w:rsidRPr="0051071A" w:rsidRDefault="00667519" w:rsidP="002D6FCA">
       <w:pPr>
         <w:pStyle w:val="IntResumoepalavras-chave"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:ind w:right="2124"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0051071A">
@@ -9747,51 +9734,51 @@
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3733800</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>10795</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1200150" cy="428625"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="4" name="Imagem 4" descr="CC_BY_icon"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2" descr="CC_BY_icon"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13">
+                    <a:blip r:embed="rId14">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1200150" cy="428625"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -9801,51 +9788,51 @@
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00D83BF3" w:rsidRPr="00D83BF3">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Copyright (c) 202x The authors.</w:t>
       </w:r>
       <w:r w:rsidR="00D83BF3" w:rsidRPr="0051071A">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> This work is licensed under a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="00D83BF3" w:rsidRPr="0051071A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="14"/>
             <w:szCs w:val="16"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Creative Commons Attribution 4.0 International License</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00D83BF3" w:rsidRPr="0051071A">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D83BF3">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -9857,51 +9844,51 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Authors will keep their copyright and grant the journal with the right of first publication, the work licensed under License Creative Commons Attribution (CC BY 4.0), which allows for the sharing of work and the recognition of authorship.The articles are open access and free</w:t>
       </w:r>
       <w:r w:rsidR="00D83BF3">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D83BF3" w:rsidRDefault="00D83BF3" w:rsidP="002D6FCA">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="resumoChar"/>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D83BF3" w:rsidSect="00075377">
-      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId16"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1809" w:right="2070" w:bottom="1701" w:left="2070" w:header="284" w:footer="709" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="003622E1" w:rsidRDefault="003622E1" w:rsidP="007B7FD7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="003622E1" w:rsidRDefault="003622E1" w:rsidP="007B7FD7">
@@ -9969,51 +9956,51 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
@@ -10115,51 +10102,51 @@
         <w:rStyle w:val="Nmerodepgina"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="365F91"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00627753">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="365F91"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00627753">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="365F91"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00581670">
+    <w:r w:rsidR="00086DF1">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:color w:val="365F91"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>13</w:t>
     </w:r>
     <w:r w:rsidRPr="00627753">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="365F91"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w:rsidR="00ED79BB" w:rsidRPr="00394A59" w:rsidRDefault="00ED79BB" w:rsidP="00ED79BB">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="4F81BD"/>
       </w:pBdr>
@@ -10291,50 +10278,60 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="003622E1" w:rsidRDefault="003622E1" w:rsidP="007B7FD7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="003622E1" w:rsidRDefault="003622E1" w:rsidP="007B7FD7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w:rsidR="00E4358E" w:rsidRDefault="00E4358E">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w:rsidR="00CA6F5A" w:rsidRPr="00582BFA" w:rsidRDefault="00582BFA" w:rsidP="00582BFA">
     <w:pPr>
       <w:pStyle w:val="Ttulo10"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="709"/>
         <w:tab w:val="left" w:pos="142"/>
       </w:tabs>
       <w:spacing w:before="120" w:after="120"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
@@ -10344,59 +10341,69 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:tab/>
     </w:r>
+    <w:r w:rsidR="00E4358E">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:color w:val="5B9BD5"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+      </w:rPr>
+      <w:t>Article /</w:t>
+    </w:r>
     <w:r w:rsidRPr="00582BFA">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:color w:val="5B9BD5"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
-      <w:t>Article / Interview / Review</w:t>
+      <w:t xml:space="preserve"> Review</w:t>
     </w:r>
   </w:p>
   <w:p w:rsidR="00CA6F5A" w:rsidRPr="00033575" w:rsidRDefault="00F27613" w:rsidP="0039482E">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4252"/>
         <w:tab w:val="clear" w:pos="8504"/>
         <w:tab w:val="left" w:pos="6255"/>
       </w:tabs>
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="1714500" cy="514350"/>
           <wp:effectExtent l="19050" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Picture 11"/>
           <wp:cNvGraphicFramePr>
@@ -10429,51 +10436,51 @@
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00CA6F5A">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w:rsidR="00CA6F5A" w:rsidRPr="009A3FD9" w:rsidRDefault="00F27613" w:rsidP="00B92372">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4252"/>
         <w:tab w:val="left" w:pos="2977"/>
       </w:tabs>
       <w:ind w:right="-200"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:i/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="1695450" cy="514350"/>
@@ -10522,51 +10529,51 @@
     </w:r>
     <w:r w:rsidR="00CA6F5A">
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w:rsidR="00CA6F5A" w:rsidRPr="00750EA9" w:rsidRDefault="00CA6F5A" w:rsidP="007B7FD7">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:ind w:left="2977"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w:rsidR="00CA6F5A" w:rsidRPr="001E0E53" w:rsidRDefault="00F27613" w:rsidP="005B5E76">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4252"/>
         <w:tab w:val="clear" w:pos="8504"/>
         <w:tab w:val="left" w:pos="2977"/>
       </w:tabs>
       <w:spacing w:before="200" w:after="200"/>
       <w:ind w:left="2977" w:right="-28"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:lang w:eastAsia="pt-BR"/>
@@ -11940,80 +11947,82 @@
   <w:num w:numId="21">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="50177"/>
+    <o:shapedefaults v:ext="edit" spidmax="54273"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D870F0"/>
     <w:rsid w:val="0000346B"/>
     <w:rsid w:val="00014C74"/>
     <w:rsid w:val="00020267"/>
     <w:rsid w:val="000235D9"/>
     <w:rsid w:val="000332C8"/>
     <w:rsid w:val="0005786A"/>
     <w:rsid w:val="00065594"/>
     <w:rsid w:val="00075307"/>
     <w:rsid w:val="00075377"/>
+    <w:rsid w:val="00086DF1"/>
     <w:rsid w:val="000A74B2"/>
+    <w:rsid w:val="000B68D5"/>
     <w:rsid w:val="000C6617"/>
     <w:rsid w:val="000E53B0"/>
     <w:rsid w:val="000E610A"/>
     <w:rsid w:val="000F3712"/>
     <w:rsid w:val="000F53C6"/>
     <w:rsid w:val="00102028"/>
     <w:rsid w:val="00111513"/>
     <w:rsid w:val="001304EB"/>
     <w:rsid w:val="00133C1F"/>
     <w:rsid w:val="001576DA"/>
     <w:rsid w:val="00176701"/>
     <w:rsid w:val="00183BA3"/>
     <w:rsid w:val="001936F1"/>
     <w:rsid w:val="001A1887"/>
     <w:rsid w:val="001B7566"/>
     <w:rsid w:val="001D145F"/>
     <w:rsid w:val="001D7164"/>
     <w:rsid w:val="001E0E53"/>
     <w:rsid w:val="001F5284"/>
     <w:rsid w:val="00217908"/>
     <w:rsid w:val="0022210A"/>
     <w:rsid w:val="00242754"/>
     <w:rsid w:val="00247B13"/>
     <w:rsid w:val="002607AF"/>
     <w:rsid w:val="002647D2"/>
@@ -12209,50 +12218,51 @@
     <w:rsid w:val="00CB3074"/>
     <w:rsid w:val="00CC013E"/>
     <w:rsid w:val="00D238FA"/>
     <w:rsid w:val="00D25078"/>
     <w:rsid w:val="00D32A0B"/>
     <w:rsid w:val="00D459F6"/>
     <w:rsid w:val="00D46758"/>
     <w:rsid w:val="00D47414"/>
     <w:rsid w:val="00D66904"/>
     <w:rsid w:val="00D823C5"/>
     <w:rsid w:val="00D83BF3"/>
     <w:rsid w:val="00D870F0"/>
     <w:rsid w:val="00DA658B"/>
     <w:rsid w:val="00DA79AC"/>
     <w:rsid w:val="00DB1108"/>
     <w:rsid w:val="00DD6889"/>
     <w:rsid w:val="00DE0EA2"/>
     <w:rsid w:val="00DE7F17"/>
     <w:rsid w:val="00DF3B47"/>
     <w:rsid w:val="00E14187"/>
     <w:rsid w:val="00E1421C"/>
     <w:rsid w:val="00E226DA"/>
     <w:rsid w:val="00E357B2"/>
     <w:rsid w:val="00E367E2"/>
     <w:rsid w:val="00E42E03"/>
+    <w:rsid w:val="00E4358E"/>
     <w:rsid w:val="00E46B02"/>
     <w:rsid w:val="00E556F7"/>
     <w:rsid w:val="00E66BA4"/>
     <w:rsid w:val="00E71C43"/>
     <w:rsid w:val="00E7387D"/>
     <w:rsid w:val="00E764CB"/>
     <w:rsid w:val="00E80F78"/>
     <w:rsid w:val="00E8430A"/>
     <w:rsid w:val="00E96329"/>
     <w:rsid w:val="00E96D81"/>
     <w:rsid w:val="00EA3557"/>
     <w:rsid w:val="00EA5DBE"/>
     <w:rsid w:val="00EC6EBD"/>
     <w:rsid w:val="00ED085B"/>
     <w:rsid w:val="00ED79BB"/>
     <w:rsid w:val="00EE6F57"/>
     <w:rsid w:val="00EF7065"/>
     <w:rsid w:val="00F01205"/>
     <w:rsid w:val="00F04BA3"/>
     <w:rsid w:val="00F0766B"/>
     <w:rsid w:val="00F120D5"/>
     <w:rsid w:val="00F27613"/>
     <w:rsid w:val="00F30374"/>
     <w:rsid w:val="00F366D7"/>
     <w:rsid w:val="00F36AFA"/>
@@ -12265,51 +12275,51 @@
     <w:rsid w:val="00F83092"/>
     <w:rsid w:val="00F85500"/>
     <w:rsid w:val="00FA075F"/>
     <w:rsid w:val="00FA1CFD"/>
     <w:rsid w:val="00FD19E0"/>
     <w:rsid w:val="00FD382A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="50177"/>
+    <o:shapedefaults v:ext="edit" spidmax="54273"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -13684,62 +13694,62 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1699505424">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:pixelsPerInch w:val="72"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+</file>
+
+<file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -13991,93 +14001,93 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9808554A-14CE-496A-98CA-F808091BDEC5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA8A609C-255D-4E58-8DB4-9B9E32CB55B6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
-  <Words>3039</Words>
-  <Characters>16457</Characters>
+  <Words>3029</Words>
+  <Characters>16411</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>137</Lines>
+  <Lines>136</Lines>
   <Paragraphs>38</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19458</CharactersWithSpaces>
+  <CharactersWithSpaces>19402</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>2556019</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.facebook.com/ABNTOficial/photos/a.422832704409828/2716298371729905/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>